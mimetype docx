--- v0 (2025-12-07)
+++ v1 (2026-04-09)
@@ -117,131 +117,101 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>lägga till text om er som skapat bloggen</w:t>
           </w:r>
           <w:r w:rsidRPr="000C2A7D">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7592550F" w14:textId="77777777" w:rsidR="00FA372B" w:rsidRDefault="00FA372B" w:rsidP="00FA372B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:divId w:val="1301108864"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE02BF">
         <w:t>Sociala medier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E37870" w14:textId="1940BE66" w:rsidR="00F07634" w:rsidRDefault="00F07634" w:rsidP="00F07634">
+    <w:p w14:paraId="48E37870" w14:textId="1940BE66" w:rsidR="00F07634" w:rsidRDefault="00000000" w:rsidP="00F07634">
       <w:pPr>
         <w:divId w:val="1301108864"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1789646263"/>
           <w:placeholder>
             <w:docPart w:val="F49CA1B313BF4B1B87116FA042E396CE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00F07634">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
-            <w:t xml:space="preserve">Lägg in länkar till era sociala medier-konton. </w:t>
+            <w:t>Lägg in länkar till era sociala medier-konton. Lägg till/ta bort så bara relevanta länkar är med</w:t>
           </w:r>
-          <w:r>
-[...29 lines deleted...]
-          <w:r w:rsidRPr="000C2A7D">
+          <w:r w:rsidR="00F07634" w:rsidRPr="000C2A7D">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00FA372B">
+      <w:r w:rsidR="00F07634" w:rsidRPr="00FA372B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F07634">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA372B" w:rsidRPr="00FA372B">
         <w:t>Instagram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA372B" w:rsidRPr="00FA372B">
         <w:br/>
         <w:t>Youtube</w:t>
       </w:r>
       <w:r w:rsidR="00FA372B" w:rsidRPr="00FA372B">
         <w:br/>
         <w:t>Facebook</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F07634">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00F07634">
         <w:t>TikTok</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="19AF72BD" w14:textId="59903EDF" w:rsidR="00F07634" w:rsidRPr="00F07634" w:rsidRDefault="00F07634" w:rsidP="00F07634">
       <w:pPr>
         <w:pStyle w:val="Ingress"/>
         <w:divId w:val="1301108864"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EDEDCA0" w14:textId="77777777" w:rsidR="002D7BBB" w:rsidRDefault="002D7BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78857FDD" w14:textId="77777777" w:rsidR="00FA372B" w:rsidRPr="00FA372B" w:rsidRDefault="00FA372B" w:rsidP="00FA372B">
       <w:pPr>
@@ -444,61 +414,61 @@
         <w:pStyle w:val="Byline"/>
         <w:divId w:val="639187241"/>
       </w:pPr>
       <w:r>
         <w:t>Byline</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A91F5C" w:rsidSect="00B91789">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3258A606" w14:textId="77777777" w:rsidR="00935878" w:rsidRDefault="00935878" w:rsidP="00D72EC7">
+    <w:p w14:paraId="738D7B57" w14:textId="77777777" w:rsidR="000F6D4E" w:rsidRDefault="000F6D4E" w:rsidP="00D72EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B05A666" w14:textId="77777777" w:rsidR="00935878" w:rsidRDefault="00935878" w:rsidP="00D72EC7">
+    <w:p w14:paraId="42DBDA88" w14:textId="77777777" w:rsidR="000F6D4E" w:rsidRDefault="000F6D4E" w:rsidP="00D72EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -565,51 +535,51 @@
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="560159DF" w14:textId="01EE2EF0" w:rsidR="00762079" w:rsidRPr="00CD014B" w:rsidRDefault="00B91789" w:rsidP="00762079">
+  <w:p w14:paraId="560159DF" w14:textId="540BC94E" w:rsidR="00762079" w:rsidRPr="00CD014B" w:rsidRDefault="00B91789" w:rsidP="00762079">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Detta är en återpublicering av bloggen </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="002E43DF" w:rsidRPr="009422D9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="009422D9">
@@ -644,97 +614,97 @@
       <w:t>Att publicera i den medierade offentligheten</w:t>
     </w:r>
     <w:r w:rsidR="00762079" w:rsidRPr="00CD014B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00762079" w:rsidRPr="00CD014B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>vt</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00762079" w:rsidRPr="00CD014B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="003D47F4">
+    <w:r w:rsidR="00171444">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00762079">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> som publicerats av </w:t>
     </w:r>
     <w:r w:rsidR="00762079">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
       <w:t xml:space="preserve">Linköping University Electronic Press i serien: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00762079" w:rsidRPr="00762079">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Linköping Electronic Press Workshop and Conference Collection, Nummer </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="003054A5">
       <w:rPr>
         <w:rStyle w:val="Hyperlnk"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="003D47F4">
+    <w:r w:rsidR="00171444">
       <w:rPr>
         <w:rStyle w:val="Hyperlnk"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00762079">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidR="00762079" w:rsidRPr="00637015">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00762079" w:rsidRPr="00637015">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2003-6523</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
   </w:p>
@@ -762,262 +732,262 @@
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Creative Commons Erkännande 4.0 Internationell Licens</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A657F70" w14:textId="77777777" w:rsidR="00935878" w:rsidRDefault="00935878" w:rsidP="00D72EC7">
+    <w:p w14:paraId="1428E8E3" w14:textId="77777777" w:rsidR="000F6D4E" w:rsidRDefault="000F6D4E" w:rsidP="00D72EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75A68F3A" w14:textId="77777777" w:rsidR="00935878" w:rsidRDefault="00935878" w:rsidP="00D72EC7">
+    <w:p w14:paraId="08A59EA4" w14:textId="77777777" w:rsidR="000F6D4E" w:rsidRDefault="000F6D4E" w:rsidP="00D72EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7341BE82" w14:textId="52B0CA70" w:rsidR="00D72EC7" w:rsidRPr="009422D9" w:rsidRDefault="00FB3A1C" w:rsidP="00FB3A1C">
+  <w:p w14:paraId="7341BE82" w14:textId="150A56DA" w:rsidR="00D72EC7" w:rsidRPr="009422D9" w:rsidRDefault="00FB3A1C" w:rsidP="00FB3A1C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="7569191204575973141"/>
     <w:bookmarkEnd w:id="1"/>
     <w:r w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="002F15B0" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002F15B0" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  "Rubrik 1"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002F15B0" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F07634">
+    <w:r w:rsidR="00171444">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Rubrik 1</w:t>
     </w:r>
     <w:r w:rsidR="002F15B0" w:rsidRPr="009422D9">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A2422AC" w14:textId="726B4FC7" w:rsidR="00B91789" w:rsidRPr="009422D9" w:rsidRDefault="009422D9">
+  <w:p w14:paraId="1A2422AC" w14:textId="59CAF2C2" w:rsidR="00B91789" w:rsidRPr="009422D9" w:rsidRDefault="009422D9">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  HuvudRubrik  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F07634">
+    <w:r w:rsidR="00171444">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Klicka här för att ange Huvudrubrik</w:t>
     </w:r>
     <w:r w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>https://doi.org/10.3384/wcc</w:t>
     </w:r>
     <w:r w:rsidR="003054A5">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="003D47F4">
+    <w:r w:rsidR="00171444">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/XXX</w:t>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="009A1F97">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Publicerad: </w:t>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "yyyy-MM-dd" </w:instrText>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003D47F4">
+    <w:r w:rsidR="00171444">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2025-03-20</w:t>
+      <w:t>2026-03-20</w:t>
     </w:r>
     <w:r w:rsidR="00B91789" w:rsidRPr="009422D9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ED12998"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0EA15F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,115 +2566,118 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1030491212">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="491145599">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1478061565">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="532115290">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="385685866">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="206183990">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00132123"/>
     <w:rsid w:val="000D5DB5"/>
     <w:rsid w:val="000D6666"/>
+    <w:rsid w:val="000F6D4E"/>
     <w:rsid w:val="00106C44"/>
     <w:rsid w:val="00132123"/>
+    <w:rsid w:val="00171444"/>
     <w:rsid w:val="001E3DEA"/>
     <w:rsid w:val="001E6337"/>
     <w:rsid w:val="001F3DC1"/>
     <w:rsid w:val="001F746C"/>
     <w:rsid w:val="00211B03"/>
     <w:rsid w:val="002544E1"/>
     <w:rsid w:val="00281E22"/>
     <w:rsid w:val="0029125F"/>
     <w:rsid w:val="00297E78"/>
     <w:rsid w:val="002D7BBB"/>
     <w:rsid w:val="002E43DF"/>
     <w:rsid w:val="002F15B0"/>
     <w:rsid w:val="00303303"/>
     <w:rsid w:val="003054A5"/>
     <w:rsid w:val="00366BDB"/>
     <w:rsid w:val="003C44B2"/>
     <w:rsid w:val="003D1046"/>
     <w:rsid w:val="003D47F4"/>
     <w:rsid w:val="00487BF7"/>
     <w:rsid w:val="005142F0"/>
     <w:rsid w:val="005202AF"/>
     <w:rsid w:val="0057408F"/>
     <w:rsid w:val="00591D36"/>
     <w:rsid w:val="00600D56"/>
     <w:rsid w:val="00636854"/>
     <w:rsid w:val="00655272"/>
     <w:rsid w:val="006553D1"/>
     <w:rsid w:val="00697A28"/>
     <w:rsid w:val="00762079"/>
     <w:rsid w:val="00770155"/>
     <w:rsid w:val="007C47B3"/>
+    <w:rsid w:val="00802F54"/>
     <w:rsid w:val="0085622A"/>
     <w:rsid w:val="0088163D"/>
     <w:rsid w:val="00935878"/>
     <w:rsid w:val="009422D9"/>
     <w:rsid w:val="00965D1E"/>
     <w:rsid w:val="00970AF1"/>
     <w:rsid w:val="009A1F97"/>
     <w:rsid w:val="009F765E"/>
     <w:rsid w:val="00A91F5C"/>
     <w:rsid w:val="00AE35DE"/>
     <w:rsid w:val="00B17B3B"/>
     <w:rsid w:val="00B37AD1"/>
     <w:rsid w:val="00B52A1C"/>
     <w:rsid w:val="00B70054"/>
     <w:rsid w:val="00B91789"/>
     <w:rsid w:val="00C66DD5"/>
     <w:rsid w:val="00CA48A4"/>
     <w:rsid w:val="00D72EC7"/>
     <w:rsid w:val="00D75687"/>
     <w:rsid w:val="00E35821"/>
     <w:rsid w:val="00EB136B"/>
     <w:rsid w:val="00EC650E"/>
     <w:rsid w:val="00ED3903"/>
     <w:rsid w:val="00EF7A8F"/>
     <w:rsid w:val="00F07634"/>
@@ -12390,51 +12363,51 @@
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3384/wcc36" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://representeraflera.blogspot.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3384/wcc39" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://representeraflera.blogspot.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B2852FE3630C40EB96B224D0B8FCFE56"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F76CB33F-B790-46BF-9DF9-87E8AA2BA981}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -12521,89 +12494,59 @@
           <w:r w:rsidRPr="000C2A7D">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F49CA1B313BF4B1B87116FA042E396CE"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FE370709-DE33-42EF-92A4-765A62F8D483}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00EB3C67" w:rsidP="00EB3C67">
+        <w:p w:rsidR="00B34C74" w:rsidRDefault="00EB3C67" w:rsidP="00EB3C67">
           <w:pPr>
             <w:pStyle w:val="F49CA1B313BF4B1B87116FA042E396CE1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
-            <w:t xml:space="preserve">Lägg in länkar till era sociala medier-konton. </w:t>
-[...29 lines deleted...]
-            <w:t>a länkar är med</w:t>
+            <w:t>Lägg in länkar till era sociala medier-konton. Lägg till/ta bort så bara relevanta länkar är med</w:t>
           </w:r>
           <w:r w:rsidRPr="000C2A7D">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12666,52 +12609,55 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764F33"/>
     <w:rsid w:val="00223098"/>
     <w:rsid w:val="00764F33"/>
     <w:rsid w:val="007F13C0"/>
+    <w:rsid w:val="00802F54"/>
+    <w:rsid w:val="00B34C74"/>
     <w:rsid w:val="00B52A1C"/>
     <w:rsid w:val="00BB440B"/>
+    <w:rsid w:val="00D17006"/>
     <w:rsid w:val="00EB3C67"/>
     <w:rsid w:val="00FD38FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -13134,119 +13080,67 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB3C67"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2852FE3630C40EB96B224D0B8FCFE56">
-[...1 lines deleted...]
-    <w:rsid w:val="00BB440B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2852FE3630C40EB96B224D0B8FCFE561">
+    <w:name w:val="B2852FE3630C40EB96B224D0B8FCFE561"/>
+    <w:rsid w:val="00EB3C67"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pageBreakBefore/>
       <w:spacing w:before="240" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
-  </w:style>
-[...50 lines deleted...]
-    <w:rsid w:val="00BB440B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="947BCC1ADE9D4DC091D3EB4B65DD0B151">
     <w:name w:val="947BCC1ADE9D4DC091D3EB4B65DD0B151"/>
     <w:rsid w:val="00EB3C67"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A43A5BDB91B34550AA67CBA2D28DC9AA1">
     <w:name w:val="A43A5BDB91B34550AA67CBA2D28DC9AA1"/>
     <w:rsid w:val="00EB3C67"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F49CA1B313BF4B1B87116FA042E396CE1">
     <w:name w:val="F49CA1B313BF4B1B87116FA042E396CE1"/>
     <w:rsid w:val="00EB3C67"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="513039824">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -13589,72 +13483,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9231C90-3A47-48DC-AF64-D520CC4463F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>mall 2023-OTH-1.dotx</Template>
+  <Template>mall 2025-OTH.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>63</Words>
-  <Characters>367</Characters>
+  <Words>67</Words>
+  <Characters>350</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>426</CharactersWithSpaces>
+  <CharactersWithSpaces>400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>